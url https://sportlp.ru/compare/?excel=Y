--- v0 (2026-07-31)
+++ v1 (2026-09-16)
@@ -143,51 +143,51 @@
     <r>
       <t xml:space="preserve">Сравнение базовых характеристик ледозаливочных машин от ООО "СЛП". </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Дата составления:</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve"> 01.08.2026</t>
+      <t xml:space="preserve"> 16.09.2026</t>
     </r>
   </si>
   <si>
     <t>Cвяжитесь с нами, чтобы узнать стоимость ледозаливочной техники:</t>
   </si>
   <si>
     <t>8 800 101-92-28</t>
   </si>
   <si>
     <t>WhatsApp: +7 917 894-26-76</t>
   </si>
   <si>
     <t>Мы занимаемся комплексным оснащением ледовых арен.</t>
   </si>
   <si>
     <t>Вы сможете также приобрести у нас:</t>
   </si>
   <si>
     <t>Контакты для обратной связи:</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
@@ -1095,51 +1095,51 @@
           <r>
             <t xml:space="preserve">Сравнение базовых характеристик ледозаливочных машин от ООО "СЛП". </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Дата составления:</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve"> 01.08.2026</t>
+            <t xml:space="preserve"> 16.09.2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>7</v>